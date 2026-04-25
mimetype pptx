--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -499,60 +499,60 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14988" autoAdjust="0"/>
-    <p:restoredTop sz="24697" autoAdjust="0"/>
+    <p:restoredTop sz="69402" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="27" d="100"/>
-          <a:sy n="27" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="3834" y="78"/>
+        <p:origin x="1746" y="354"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
@@ -9140,51 +9140,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="FDDD2B"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4400" b="1" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2024 Fatalities by License</a:t>
+              <a:t>2025 Fatalities by License</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="FDDD2B"/>
                 </a:solidFill>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="800" baseline="0" dirty="0">
@@ -26603,51 +26603,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A313B0B5-F129-4FA7-9360-F44058DA461E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -32223,51 +32223,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -32393,51 +32393,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -32573,51 +32573,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -32743,51 +32743,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -32989,51 +32989,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -33221,51 +33221,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -33588,51 +33588,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -33706,51 +33706,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -33801,51 +33801,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -34078,51 +34078,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -34335,51 +34335,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -34552,51 +34552,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{30FCF4B9-31D1-4010-B993-859CBFD1CAA8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/9/2026</a:t>
+              <a:t>3/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -39105,57 +39105,57 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
               <a:t>0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1489609137"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback>
+    <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9202273-E0D1-B6FB-5CCC-C37135841F9B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -46321,51 +46321,51 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Chart 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8C24C15-CA0A-45DF-945E-25CC8A2F06C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="575276997"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="228074566"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="246168" y="-3657594"/>
           <a:ext cx="13405664" cy="11765280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF39A5FD-2816-701A-EAA5-6EFDBA920FB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>